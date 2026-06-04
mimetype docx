--- v3 (2026-01-14)
+++ v4 (2026-06-04)
@@ -766,427 +766,427 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W15_DS, K2_W16_DS</w:t>
+        <w:t xml:space="preserve">K2_W16_DS, K2_W15_DS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę nt. systemu zasilania elektroenergetycznego pojazdów szynowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_W16_DS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę nt. systemu zasilania elektroenergetycznego pojazdów szynowych</w:t>
+        <w:t xml:space="preserve">zna trendy rozwojowe elektrycznych sieci trakcyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">kolokwieum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna oddziaływania i ekologiczne zalety transportu elektrycznego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W16_DS</w:t>
+        <w:t xml:space="preserve">K2_W19_DS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna trendy rozwojowe elektrycznych sieci trakcyjnych</w:t>
+        <w:t xml:space="preserve">potrafi zaplanować i przeprowadzić w laboratorium pomiary w obwodach przetwarzania energii stosowanych w systemach transportu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwieum</w:t>
+        <w:t xml:space="preserve">sprawozdanie z laboratorium oraz test po wykonaniu ćwiczenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W10</w:t>
+        <w:t xml:space="preserve">K2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna oddziaływania i ekologiczne zalety transportu elektrycznego</w:t>
+        <w:t xml:space="preserve">Potrafi integrować wiedzę o zagadnieniach konstrukcyjnych, eksploatacyjnych i oddziaływań na otoczenie składnika elektrycznego dróg szynowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium</w:t>
+        <w:t xml:space="preserve">sprawozdanie z laboratorium oraz test po wykonaniu ćwiczenia w zakresie powiązań zagadnień elektroenergetycznych z otoczeniem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W19_DS</w:t>
+        <w:t xml:space="preserve">K2_U19_DS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>