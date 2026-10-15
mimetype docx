--- v2 (2026-06-04)
+++ v3 (2026-10-15)
@@ -774,51 +774,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W06, K2_W08, K2_W18_IPB</w:t>
+        <w:t xml:space="preserve">K2_W18_IPB, K2_W06, K2_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -924,51 +924,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena pracy w czasie wykonywania zadania laboratoryjnego, ocena sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U07, K2_U06</w:t>
+        <w:t xml:space="preserve">K2_U06, K2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>