--- v2 (2026-03-23)
+++ v3 (2026-05-09)
@@ -1260,121 +1260,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi, stosując normy budowlane, zapewnić konstrukcji odpowiedni poziom bezpieczeństwa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_U16_KB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW.o, P7U_U</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>