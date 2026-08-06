--- v3 (2026-05-09)
+++ v4 (2026-08-06)
@@ -1190,191 +1190,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW.o, P7U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi, wykorzystując metody analityczne lub symulacyjne, przeprowadzić wstępną analizę elementu konstrukcyjnego lub układu konstrukcyjnego pod względem jego bezpieczeństwa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi, wykorzystując metody analityczne lub symulacyjne, przeprowadzić wstępną analizę elementu konstrukcyjnego lub układu konstrukcyjnego pod względem jego bezpieczeństwa.</w:t>
+        <w:t xml:space="preserve">Potrafi, stosując normy budowlane, zapewnić konstrukcji odpowiedni poziom bezpieczeństwa. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian 1</w:t>
+        <w:t xml:space="preserve">Sprawdzian 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U05</w:t>
+        <w:t xml:space="preserve">K2_U16_KB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>