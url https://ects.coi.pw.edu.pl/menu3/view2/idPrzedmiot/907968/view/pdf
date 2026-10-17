--- v6 (2026-06-04)
+++ v7 (2026-10-17)
@@ -1096,51 +1096,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student ma wiedzę o konstytucyjnych wolnościach, prawach i obowiązkach jednostki oraz o instytucjach, które gwarantują ochronę praw podstawowych, w tym w szczególności o sądownictwie konstytucyjnym. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1510,51 +1510,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja podczas zajęć. Formułowanie stanowisk w krótkich wypowiedziach, z wykorzystaniem terminologii i pojęć poznanych podczas zajęć. Rozwiązywanie kazusów, przygotowywanie przykładowych regulacji prawnych i projektów aktów normatywnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K05, K_K01</w:t>
+        <w:t xml:space="preserve">K_K01, K_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>