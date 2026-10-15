--- v1 (2026-08-27)
+++ v2 (2026-10-15)
@@ -791,71 +791,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GI.ISP-60003_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę na temat technologii transmisji danych w sieciach teleinformatycznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka GI.ISP-60003_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka GI.ISP-60003_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę na temat technologii transmisji danych w sieciach teleinformatycznych</w:t>
+        <w:t xml:space="preserve">ma podstawą wiedzę z zakresu bezpieczeństwa systemów teleinformatycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -874,58 +944,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka GI.ISP-60003_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka GI.ISP-60003_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawą wiedzę z zakresu bezpieczeństwa systemów teleinformatycznych</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę o powszechnie stosowanych systemach kryptograficznych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -936,196 +1006,126 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka GI.ISP-60003_W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil praktyczny - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GI.ISP-60003_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę o powszechnie stosowanych systemach kryptograficznych </w:t>
+        <w:t xml:space="preserve">potrafi ocenić przydatność technologii teleinformatycznej do budowy systemu geoinformatycznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin</w:t>
+        <w:t xml:space="preserve">Ocena wykonanego zadania projektowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka GI.ISP-60003_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi zastosować algorytm szyfrowania do zabezpieczenia komunikacji w sieci komputerowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>