--- v2 (2026-03-24)
+++ v3 (2026-04-18)
@@ -1088,51 +1088,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
@@ -1238,51 +1238,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Syntetyzuje pozyskane informacje i potrafi zastosować je do rozwiązywania złożonych problemów, w celu tworzenia nowych zagadnień, hipotez i rozwiązań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>