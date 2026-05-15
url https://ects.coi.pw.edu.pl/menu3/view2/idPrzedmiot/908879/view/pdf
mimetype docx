--- v3 (2026-04-18)
+++ v4 (2026-05-15)
@@ -948,191 +948,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę w zakresie prawa własności przemysłowej, w tym prawa patentowego i informacji patentowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian pisemny, praca domowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WK, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę w zakresie prawa własności przemysłowej, w tym prawa patentowego i informacji patentowej.</w:t>
+        <w:t xml:space="preserve">Ma wiedzę w zakresie informacji normalizacyjnej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny, praca domowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WK, P6U_W</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">P6U_W, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>