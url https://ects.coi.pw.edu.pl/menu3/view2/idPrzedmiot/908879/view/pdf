--- v4 (2026-05-15)
+++ v5 (2026-06-04)
@@ -948,51 +948,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę w zakresie prawa własności przemysłowej, w tym prawa patentowego i informacji patentowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1168,51 +1168,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UK, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pozyskiwać informacje z zakresu inżynierii chemicznej i procesowej oraz nauk pokrewnych - z literatury, baz danych oraz innych właściwie dobranych źródeł, także w języku obcym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>