--- v2 (2026-03-22)
+++ v3 (2026-07-15)
@@ -875,51 +875,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę niezbędną do opisu układów rozproszonych z wykorzystaniem bilansu populacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>