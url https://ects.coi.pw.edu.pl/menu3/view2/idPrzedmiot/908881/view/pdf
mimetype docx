--- v3 (2026-07-15)
+++ v4 (2026-08-05)
@@ -875,51 +875,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę niezbędną do opisu układów rozproszonych z wykorzystaniem bilansu populacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1165,51 +1165,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U06, K1_U07, K1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi stosować narzędzia informatyczne do projektowania procesów z udziałem fazy rozproszonej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>