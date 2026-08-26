--- v4 (2026-08-05)
+++ v5 (2026-08-26)
@@ -1025,51 +1025,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UK, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma umiejętność samokształcenia się.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1165,51 +1165,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U06, K1_U07, K1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi stosować narzędzia informatyczne do projektowania procesów z udziałem fazy rozproszonej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>