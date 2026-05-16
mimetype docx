--- v2 (2026-03-23)
+++ v3 (2026-05-16)
@@ -780,287 +780,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny, praca domowa, dyskusja, seminarium
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W01, K1_W02, K1_W03, K1_W04</w:t>
+        <w:t xml:space="preserve">K1_W03, K1_W04, K1_W01, K1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę niezbędną do obliczeń złożonych równowag fazowych i chemicznych. Posiada wiedzę o korzyściach płynących z integracji procesów, w tym synergicznego oddziaływania integrowanych procesów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian pisemny, praca domowa, dyskusja, seminarium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę niezbędną do obliczeń złożonych równowag fazowych i chemicznych. Posiada wiedzę o korzyściach płynących z integracji procesów, w tym synergicznego oddziaływania integrowanych procesów.</w:t>
+        <w:t xml:space="preserve">Ma umiejętności samokształcenia się. Posiada umiejętność korzystania ze źródeł literaturowych oraz zasobów internetowych opracowywanego tematu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprawdzian pisemny, praca domowa, dyskusja, seminarium</w:t>
+        <w:t xml:space="preserve">praca domowa, dyskusja, seminarium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W06</w:t>
+        <w:t xml:space="preserve">K1_U01, K1_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma umiejętności samokształcenia się. Posiada umiejętność korzystania ze źródeł literaturowych oraz zasobów internetowych opracowywanego tematu.</w:t>
+        <w:t xml:space="preserve">Potrafi posługiwać się podstawowymi programami komputerowymi oraz potrafi przygotować własne proste programy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">praca domowa, dyskusja, seminarium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U01, K1_U21</w:t>
+        <w:t xml:space="preserve">K1_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi modelować przebieg procesów chemicznych w reaktorach adsorpcyjnych                                    i chromatograficznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>