--- v3 (2026-05-16)
+++ v4 (2026-07-16)
@@ -780,67 +780,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny, praca domowa, dyskusja, seminarium
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W03, K1_W04, K1_W01, K1_W02</w:t>
+        <w:t xml:space="preserve">K1_W01, K1_W02, K1_W03, K1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę niezbędną do obliczeń złożonych równowag fazowych i chemicznych. Posiada wiedzę o korzyściach płynących z integracji procesów, w tym synergicznego oddziaływania integrowanych procesów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1150,67 +1150,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">referat, sprawozdanie, dyskusja, seminarium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_K01, K1_K04</w:t>
+        <w:t xml:space="preserve">K1_K04, K1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KK, P6U_K, I.P6S_KO, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">I.P6S_KR, P6U_K, I.P6S_KK, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prawidłowo reaguje na problemy związane z pracą inżyniera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>