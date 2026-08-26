--- v4 (2026-07-16)
+++ v5 (2026-08-26)
@@ -946,51 +946,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01, K1_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU, P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi posługiwać się podstawowymi programami komputerowymi oraz potrafi przygotować własne proste programy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1150,67 +1150,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">referat, sprawozdanie, dyskusja, seminarium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_K04, K1_K01</w:t>
+        <w:t xml:space="preserve">K1_K01, K1_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KR, P6U_K, I.P6S_KK, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, P6U_K, I.P6S_KO, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prawidłowo reaguje na problemy związane z pracą inżyniera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>