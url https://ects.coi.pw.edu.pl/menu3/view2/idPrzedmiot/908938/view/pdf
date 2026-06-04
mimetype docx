--- v1 (2026-03-24)
+++ v2 (2026-06-04)
@@ -844,51 +844,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
@@ -924,51 +924,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi określić obszar wiedzy potrzebny do dalszego zgłębiania tematu układów rozproszonych. Ma umiejętność poszukiwania wiedzy i potrafi ją samodzielnie zdobywać i używać do rozwiązania konkretnego problemu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>