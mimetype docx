--- v2 (2026-06-04)
+++ v3 (2026-07-16)
@@ -774,51 +774,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę na temat podstawowych zjawisk fizykochemicznych zachodzących w układach dyspersyjnych. Umie opisać procesy transportu masy w takich układach. Umie opisać oddziaływania między cząstkami w układach dyspersyjnych. Zna podstawowe równanie warstwy podwójnej. Umie napisać równie bilansu sił działających na cząstkę w układzie koloidalnym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -924,51 +924,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi określić obszar wiedzy potrzebny do dalszego zgłębiania tematu układów rozproszonych. Ma umiejętność poszukiwania wiedzy i potrafi ją samodzielnie zdobywać i używać do rozwiązania konkretnego problemu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>