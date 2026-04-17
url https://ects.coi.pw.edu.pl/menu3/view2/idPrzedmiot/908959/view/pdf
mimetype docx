--- v3 (2026-02-08)
+++ v4 (2026-04-17)
@@ -783,121 +783,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę dotyczącą metod i technologii kontrolowanego wytwarzania produktów farmaceutycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian pisemny, referat, sprawozdanie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę dotyczącą metod opisu matematycznego procesów wytwarzania farmaceutyków.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>