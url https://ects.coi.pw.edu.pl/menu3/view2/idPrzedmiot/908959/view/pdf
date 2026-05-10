--- v4 (2026-04-17)
+++ v5 (2026-05-10)
@@ -783,51 +783,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę dotyczącą metod i technologii kontrolowanego wytwarzania produktów farmaceutycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -923,51 +923,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>