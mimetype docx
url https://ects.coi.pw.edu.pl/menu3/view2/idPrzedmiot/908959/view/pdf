--- v5 (2026-05-10)
+++ v6 (2026-06-04)
@@ -923,51 +923,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
@@ -987,67 +987,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U05, K2_U17, K2_U18</w:t>
+        <w:t xml:space="preserve">K2_U17, K2_U18, K2_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi określić strategię prowadzenia procesów przetwarzania farmaceutyków w celu osiągnięcia pożądanych form końcowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>