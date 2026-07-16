--- v6 (2026-06-04)
+++ v7 (2026-07-16)
@@ -1003,51 +1003,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U17, K2_U18, K2_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi określić strategię prowadzenia procesów przetwarzania farmaceutyków w celu osiągnięcia pożądanych form końcowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>