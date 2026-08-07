--- v7 (2026-07-16)
+++ v8 (2026-08-07)
@@ -987,51 +987,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U17, K2_U18, K2_U05</w:t>
+        <w:t xml:space="preserve">K2_U05, K2_U17, K2_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1073,51 +1073,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U17, K2_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
       </w:r>
     </w:p>