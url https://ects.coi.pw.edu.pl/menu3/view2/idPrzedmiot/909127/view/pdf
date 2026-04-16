--- v3 (2026-03-24)
+++ v4 (2026-04-16)
@@ -766,201 +766,201 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM2_W05, IM2_W06, IM2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka OM_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna przykłady optymalizacji mikrostruktury i własciwości nowoczesnych materiałów konstrukcyjnych i zaawansowanych materiałów funkcjonalnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM2_W07, IM2_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka OM_W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka OM_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna przykłady optymalizacji mikrostruktury i własciwości nowoczesnych materiałów konstrukcyjnych i zaawansowanych materiałów funkcjonalnych.</w:t>
+        <w:t xml:space="preserve">Potrafi dokonać charakterystyki i klasyfikacji mikrostruktur. Umie przeanalizować procesy mikrostrukturalne zachodzące w materiałach pod wpływem warunków zewnętrznych i przyłożonych bodźców. Posiada umiejętność projektowania budowy fazowej i mikrostruktury materiałów celem optymalizacji ich właściwości. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM2_W07, IM2_W09</w:t>
+        <w:t xml:space="preserve">IM2_U10, IM2_U18, IM2_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OM_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pozyskiwać informacje z literatury i innych źródeł, także w języku angielskim, w zakresie projektowania i optymalizacji mikrostruktury materiałów. Potrafi analizować uzyskane informacje, dokonywać ich interpretacji i wyciągać wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>