--- v4 (2026-04-16)
+++ v5 (2026-08-27)
@@ -766,51 +766,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM2_W05, IM2_W06, IM2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OM_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna przykłady optymalizacji mikrostruktury i własciwości nowoczesnych materiałów konstrukcyjnych i zaawansowanych materiałów funkcjonalnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>