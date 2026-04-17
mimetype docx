--- v1 (2025-11-05)
+++ v2 (2026-04-17)
@@ -1042,157 +1042,297 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, kolokwium i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi posługiwać się funkcjami elementarnymi jednej zmiennej rzeczywistej, obliczać granice właściwe i niewłaściwe funkcji oraz badać jej ciągłość.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, kolokwium i egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW102_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi posługiwać się funkcjami elementarnymi jednej zmiennej rzeczywistej, obliczać granice właściwe i niewłaściwe funkcji oraz badać jej ciągłość.							</w:t>
+        <w:t xml:space="preserve">Potrafi obliczać pochodne funkcji jednej zmiennej (w tym: pochodne funkcji złożonej), badać monotoniczność i ekstrema funkcji, wyznaczać równanie stycznej do wykresu oraz stosować twierdzenie de l'Hospitala do obliczania granic.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, kolokwium i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi obliczać pochodne funkcji jednej zmiennej (w tym: pochodne funkcji złożonej), badać monotoniczność i ekstrema funkcji, wyznaczać równanie stycznej do wykresu oraz stosować twierdzenie de l'Hospitala do obliczania granic.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, kolokwium i egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW102_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi obliczać pochodne funkcji jednej zmiennej (w tym: pochodne funkcji złożonej), badać monotoniczność i ekstrema funkcji, wyznaczać równanie stycznej do wykresu oraz stosować twierdzenie de l'Hospitala do obliczania granic.							</w:t>
+        <w:t xml:space="preserve">Potrafi obliczać całki nieoznaczone za pomocą twierdzeń o całkowaniu przez części, całkowaniu przez podstawienie, potrafi całkować funkcje wymierne.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, kolokwium i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1211,232 +1351,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW102_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi obliczać pochodne funkcji jednej zmiennej (w tym: pochodne funkcji złożonej), badać monotoniczność i ekstrema funkcji, wyznaczać równanie stycznej do wykresu oraz stosować twierdzenie de l'Hospitala do obliczania granic.							</w:t>
+        <w:t xml:space="preserve">Potrafi obliczać całki nieoznaczone za pomocą twierdzeń o całkowaniu przez części, całkowaniu przez podstawienie, potrafi całkować funkcje wymierne.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, kolokwium i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U12</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">E1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>