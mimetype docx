--- v2 (2026-04-17)
+++ v3 (2026-06-26)
@@ -1042,87 +1042,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, kolokwium i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi posługiwać się funkcjami elementarnymi jednej zmiennej rzeczywistej, obliczać granice właściwe i niewłaściwe funkcji oraz badać jej ciągłość.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, kolokwium i egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW102_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi posługiwać się funkcjami elementarnymi jednej zmiennej rzeczywistej, obliczać granice właściwe i niewłaściwe funkcji oraz badać jej ciągłość.							</w:t>
+        <w:t xml:space="preserve">Potrafi obliczać pochodne funkcji jednej zmiennej (w tym: pochodne funkcji złożonej), badać monotoniczność i ekstrema funkcji, wyznaczać równanie stycznej do wykresu oraz stosować twierdzenie de l'Hospitala do obliczania granic.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, kolokwium i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1182,87 +1252,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, kolokwium i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi obliczać całki nieoznaczone za pomocą twierdzeń o całkowaniu przez części, całkowaniu przez podstawienie, potrafi całkować funkcje wymierne.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, kolokwium i egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW102_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi obliczać pochodne funkcji jednej zmiennej (w tym: pochodne funkcji złożonej), badać monotoniczność i ekstrema funkcji, wyznaczać równanie stycznej do wykresu oraz stosować twierdzenie de l'Hospitala do obliczania granic.							</w:t>
+        <w:t xml:space="preserve">Potrafi obliczać całki nieoznaczone za pomocą twierdzeń o całkowaniu przez części, całkowaniu przez podstawienie, potrafi całkować funkcje wymierne.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, kolokwium i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1281,58 +1421,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW102_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi obliczać całki nieoznaczone za pomocą twierdzeń o całkowaniu przez części, całkowaniu przez podstawienie, potrafi całkować funkcje wymierne.							</w:t>
+        <w:t xml:space="preserve">							Potrafi obliczać całki oznaczone, umie stosować je w geometrii i fizyce. Umie liczyć proste całki niewłaściwe.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, kolokwium i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1351,58 +1491,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW102_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi obliczać całki nieoznaczone za pomocą twierdzeń o całkowaniu przez części, całkowaniu przez podstawienie, potrafi całkować funkcje wymierne.							</w:t>
+        <w:t xml:space="preserve">							Potrafi obliczać całki oznaczone, umie stosować je w geometrii i fizyce. Umie liczyć proste całki niewłaściwe.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, kolokwium i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1421,302 +1561,162 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW102_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi obliczać całki oznaczone, umie stosować je w geometrii i fizyce. Umie liczyć proste całki niewłaściwe.							</w:t>
+        <w:t xml:space="preserve">							Potrafi obliczać pochodne cząstkowe funkcji n zmiennych, w tym: pochodne cząstkowe funkcji złożonych oraz wyznaczać pochodną kierunkową.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, kolokwium i egzamin.</w:t>
+        <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, zadania domowe i egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW102_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi obliczać pochodne cząstkowe funkcji n zmiennych, w tym: pochodne cząstkowe funkcji złożonych oraz wyznaczać pochodną kierunkową.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena punktowa aktywności na ćwiczeniach, zadania domowe i egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U11</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">E1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>