--- v1 (2026-02-09)
+++ v2 (2026-04-17)
@@ -824,157 +824,227 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS735_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę o zastosowaniach pomp wirowych w przemyśle, energetyce i gospodarce komunalnej.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS735_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS735_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę o zastosowaniach pomp wirowych w przemyśle, energetyce i gospodarce komunalnej.														</w:t>
+        <w:t xml:space="preserve">Ma szczegółową wiedzę na temat strat energii w układach pompowych, sprawności pompowania oraz wskaźników efektywności energetycznej układów pompowych	.											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium.</w:t>
+        <w:t xml:space="preserve">Kolokwium i ocena zadania domowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W13</w:t>
+        <w:t xml:space="preserve">E1_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS735_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS735_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma szczegółową wiedzę na temat strat energii w układach pompowych, sprawności pompowania oraz wskaźników efektywności energetycznej układów pompowych	.											</w:t>
+        <w:t xml:space="preserve">Ma szczegółową wiedzę na temat optymalnego doboru i energooszczędnej eksploatacji pomp i ich układów oraz sposobów zmniejszenia energochłonności pompowania.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium i ocena zadania domowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -993,312 +1063,242 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS735_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS735_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma szczegółową wiedzę na temat optymalnego doboru i energooszczędnej eksploatacji pomp i ich układów oraz sposobów zmniejszenia energochłonności pompowania.													</w:t>
+        <w:t xml:space="preserve">Ma podstawową wiedzę n/t audytów energetycznych układów pompowych, ich uwarunkowań formalno-prawnych oraz rachunku opłacalności (kosztów) modernizacji instalacji pompowych w różnych obszarach gospodarki narodowej.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS735_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie dobrać typ, liczbę i wielkość pomp do różnych instalacji w energetyce, przemyśle i gospodarce komunalnej.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium i ocena zadania domowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W12</w:t>
+        <w:t xml:space="preserve">E1_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS735_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS735_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę n/t audytów energetycznych układów pompowych, ich uwarunkowań formalno-prawnych oraz rachunku opłacalności (kosztów) modernizacji instalacji pompowych w różnych obszarach gospodarki narodowej.																					</w:t>
+        <w:t xml:space="preserve">Umie dobrać typ, liczbę i wielkość pomp do różnych instalacji w energetyce, przemyśle i gospodarce komunalnej.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium</w:t>
+        <w:t xml:space="preserve">Kolokwium i ocena zadania domowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W02</w:t>
-[...78 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">E1_U17</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">E1_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>