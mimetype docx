--- v5 (2026-08-06)
+++ v6 (2026-10-14)
@@ -927,51 +927,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW116_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę na temat właściwości fizycznych oraz równania stanu dla gazów rzeczywistych. Potrafi podać różnice między gazem doskonałym i rzeczywistym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1271,51 +1271,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 2, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U06, AiR1_U08</w:t>
+        <w:t xml:space="preserve">AiR1_U08, AiR1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1427,51 +1427,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW116_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyznaczyć parametry termofizyczne pary wodnej oraz pracę i ciepło przemian termodynamicznych pary wodnej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>