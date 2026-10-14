--- v6 (2026-08-06)
+++ v7 (2026-10-14)
@@ -785,51 +785,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW123_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student zna pojęcie transmitancji operatorowej i widmowej układu.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -909,277 +909,277 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium i oceniane prace domowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W15, AiR1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW123_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna ogólne twierdzenie o stabilności układów liniowych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium i oceniane prace domowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W01, AiR1_W09, AiR1_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW123_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna wybrane kryteria oceny stabilności układów liniowych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium i oceniane prace domowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W09, AiR1_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW123_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW123_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna ogólne twierdzenie o stabilności układów liniowych.							</w:t>
+        <w:t xml:space="preserve">							Student zna podstawy regulacji PID.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium i oceniane prace domowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W01, AiR1_W09, AiR1_W15</w:t>
+        <w:t xml:space="preserve">AiR1_W09, AiR1_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW123_U1: </w:t>
       </w:r>
     </w:p>