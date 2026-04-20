--- v2 (2026-03-23)
+++ v3 (2026-04-20)
@@ -855,51 +855,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW123_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student zna pojęcia: sprzężenie zwrotne, układ otwarty i układ zamknięty.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1065,51 +1065,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W09, AiR1_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW123_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student zna podstawy regulacji PID.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>