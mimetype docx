--- v4 (2026-05-16)
+++ v5 (2026-07-16)
@@ -785,51 +785,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW123_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student zna pojęcie transmitancji operatorowej i widmowej układu.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -979,51 +979,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium i oceniane prace domowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W09, AiR1_W15, AiR1_W01</w:t>
+        <w:t xml:space="preserve">AiR1_W01, AiR1_W09, AiR1_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1119,67 +1119,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium i oceniane prace domowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W09, AiR1_W15</w:t>
+        <w:t xml:space="preserve">AiR1_W15, AiR1_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW123_U1: </w:t>
       </w:r>
     </w:p>
@@ -1425,51 +1425,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U05, AiR1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW123_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student potrafi opisać co najmniej jedną metodę doboru nastaw regulatora PID.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>