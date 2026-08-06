--- v5 (2026-07-16)
+++ v6 (2026-08-06)
@@ -1425,51 +1425,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U05, AiR1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW123_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student potrafi opisać co najmniej jedną metodę doboru nastaw regulatora PID.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>