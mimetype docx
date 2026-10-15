--- v5 (2026-08-06)
+++ v6 (2026-10-15)
@@ -762,51 +762,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W02, AiR1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P7S_WG.o, III.P6S_WG, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK316_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie działanie podstawowych układów elektronicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1192,51 +1192,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK316_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie korzystać z katalogów elementów elektronicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>