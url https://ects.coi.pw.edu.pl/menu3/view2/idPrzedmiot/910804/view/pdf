--- v2 (2026-03-23)
+++ v3 (2026-04-20)
@@ -1047,67 +1047,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na podstawie raportu sporządzonego na laboratorium komputerowym oraz testu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U04, AiR1_U05</w:t>
+        <w:t xml:space="preserve">AiR1_U05, AiR1_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK342_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie liniowy model MES (ANSYS) konstrukcji powłokowej, wyznaczyć przemieszczenia, odkształcenia i naprężenia, przedstawić je w postaci wartości liczbowych, wykresów i map konturowych oraz wyciągnąć odpowiednie wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>