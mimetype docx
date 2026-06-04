--- v3 (2026-04-20)
+++ v4 (2026-06-04)
@@ -1047,137 +1047,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na podstawie raportu sporządzonego na laboratorium komputerowym oraz testu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U04, AiR1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK342_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi samodzielnie liniowy model MES (ANSYS) konstrukcji powłokowej, wyznaczyć przemieszczenia, odkształcenia i naprężenia, przedstawić je w postaci wartości liczbowych, wykresów i map konturowych oraz wyciągnąć odpowiednie wnioski.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">	Na podstawie raportu sporządzonego na laboratorium komputerowym oraz testu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U05, AiR1_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK342_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie zbudować i rozwiązać prosty liniowy model MES konstrukcji prętowej dla zadanych warunków obciążenia i podparcia (pręt rozciągany, belka, kratownica, rama).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>