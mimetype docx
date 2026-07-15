--- v4 (2026-06-04)
+++ v5 (2026-07-15)
@@ -977,207 +977,207 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na podstawie raportu sporządzonego na laboratorium komputerowym oraz testu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U05, AiR1_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK342_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi samodzielnie zbudować trójwymiarowy, liniowy model MES (ANSYS) konstrukcji, wyznaczyć przemieszczenia, odkształcenia i naprężenia, przedstawić je w postaci wartości liczbowych, wykresów i map konturowych oraz wyciągnąć odpowiednie wnioski.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na podstawie raportu sporządzonego na laboratorium komputerowym oraz testu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U04, AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK342_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK342_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi samodzielnie zbudować trójwymiarowy, liniowy model MES (ANSYS) konstrukcji, wyznaczyć przemieszczenia, odkształcenia i naprężenia, przedstawić je w postaci wartości liczbowych, wykresów i map konturowych oraz wyciągnąć odpowiednie wnioski.</w:t>
+        <w:t xml:space="preserve">Potrafi samodzielnie liniowy model MES (ANSYS) konstrukcji powłokowej, wyznaczyć przemieszczenia, odkształcenia i naprężenia, przedstawić je w postaci wartości liczbowych, wykresów i map konturowych oraz wyciągnąć odpowiednie wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na podstawie raportu sporządzonego na laboratorium komputerowym oraz testu.</w:t>
+        <w:t xml:space="preserve">	Na podstawie raportu sporządzonego na laboratorium komputerowym oraz testu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U04, AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK342_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie zbudować i rozwiązać prosty liniowy model MES konstrukcji prętowej dla zadanych warunków obciążenia i podparcia (pręt rozciągany, belka, kratownica, rama).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>