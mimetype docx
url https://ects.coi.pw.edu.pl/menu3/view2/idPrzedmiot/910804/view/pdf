--- v5 (2026-07-15)
+++ v6 (2026-08-06)
@@ -977,67 +977,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na podstawie raportu sporządzonego na laboratorium komputerowym oraz testu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U05, AiR1_U04</w:t>
+        <w:t xml:space="preserve">AiR1_U04, AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK342_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie zbudować trójwymiarowy, liniowy model MES (ANSYS) konstrukcji, wyznaczyć przemieszczenia, odkształcenia i naprężenia, przedstawić je w postaci wartości liczbowych, wykresów i map konturowych oraz wyciągnąć odpowiednie wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1133,51 +1133,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U04, AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK342_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie zbudować i rozwiązać prosty liniowy model MES konstrukcji prętowej dla zadanych warunków obciążenia i podparcia (pręt rozciągany, belka, kratownica, rama).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>