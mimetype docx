--- v6 (2026-08-06)
+++ v7 (2026-08-27)
@@ -1047,137 +1047,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na podstawie raportu sporządzonego na laboratorium komputerowym oraz testu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U05, AiR1_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UK, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK342_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi samodzielnie liniowy model MES (ANSYS) konstrukcji powłokowej, wyznaczyć przemieszczenia, odkształcenia i naprężenia, przedstawić je w postaci wartości liczbowych, wykresów i map konturowych oraz wyciągnąć odpowiednie wnioski.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">	Na podstawie raportu sporządzonego na laboratorium komputerowym oraz testu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U04, AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK342_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie zbudować i rozwiązać prosty liniowy model MES konstrukcji prętowej dla zadanych warunków obciążenia i podparcia (pręt rozciągany, belka, kratownica, rama).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>