--- v1 (2026-03-23)
+++ v2 (2026-04-24)
@@ -896,51 +896,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W01, AiR1_W09, AiR1_W11</w:t>
+        <w:t xml:space="preserve">AiR1_W11, AiR1_W01, AiR1_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1342,51 +1342,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U10, AiR1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK396_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie prezentować wybrane zagadnienia w formie seminaryjnej na zajęciach.															</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>