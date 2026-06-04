--- v2 (2026-04-24)
+++ v3 (2026-06-04)
@@ -772,51 +772,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W02, AiR1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P7S_WG.o, III.P6S_WG, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK396_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe właściwości elementów elektronicznych (diody, tranzystory).																										</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -896,51 +896,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W11, AiR1_W01, AiR1_W09</w:t>
+        <w:t xml:space="preserve">AiR1_W01, AiR1_W09, AiR1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1132,261 +1132,261 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U01, AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie analizować właściwości układów elektronicznych analogowych i cyfrowych.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK396_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie analizować właściwości układów elektronicznych analogowych i cyfrowych.																		</w:t>
+        <w:t xml:space="preserve">							 Umie zaprojektować i analizować działanie układów cyfrowych kombinacyjnych i sekwencyjnych.															</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U12</w:t>
+        <w:t xml:space="preserve">AiR1_U02, AiR1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada umiejętność dotyczącą wykorzystania mikroprocesorów do sterowania urządzeń.																</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U10, AiR1_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK396_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie prezentować wybrane zagadnienia w formie seminaryjnej na zajęciach.															</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>