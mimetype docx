--- v4 (2026-07-15)
+++ v5 (2026-08-06)
@@ -756,67 +756,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W02, AiR1_W11</w:t>
+        <w:t xml:space="preserve">AiR1_W11, AiR1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P7S_WG.o, III.P6S_WG, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P7S_WG.o, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK396_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe właściwości elementów elektronicznych (diody, tranzystory).																										</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -896,51 +896,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W09, AiR1_W11, AiR1_W01</w:t>
+        <w:t xml:space="preserve">AiR1_W01, AiR1_W09, AiR1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1256,67 +1256,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U12, AiR1_U02</w:t>
+        <w:t xml:space="preserve">AiR1_U02, AiR1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK396_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Posiada umiejętność dotyczącą wykorzystania mikroprocesorów do sterowania urządzeń.																</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>