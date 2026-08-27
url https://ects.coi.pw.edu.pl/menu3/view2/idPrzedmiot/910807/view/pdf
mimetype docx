--- v5 (2026-08-06)
+++ v6 (2026-08-27)
@@ -756,67 +756,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W11, AiR1_W02</w:t>
+        <w:t xml:space="preserve">AiR1_W02, AiR1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P7S_WG.o, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P7S_WG.o, III.P6S_WG, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK396_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe właściwości elementów elektronicznych (diody, tranzystory).																										</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -966,497 +966,497 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 2. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W09, AiR1_W11</w:t>
+        <w:t xml:space="preserve">AiR1_W11, AiR1_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma ogólną wiedzę dotyczącą wykorzystania mikroprocesorów w automatyce.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W08, AiR1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK396_W5: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma ogólną wiedzę dotyczącą wykorzystania mikroprocesorów w automatyce.																		</w:t>
+        <w:t xml:space="preserve">Umie analizować zjawiska w elementach elektronicznych.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U01, AiR1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie analizować właściwości układów elektronicznych analogowych i cyfrowych.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							 Umie zaprojektować i analizować działanie układów cyfrowych kombinacyjnych i sekwencyjnych.															</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U02, AiR1_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada umiejętność dotyczącą wykorzystania mikroprocesorów do sterowania urządzeń.																</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W08, AiR1_W09</w:t>
+        <w:t xml:space="preserve">AiR1_U10, AiR1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK396_U1: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie analizować zjawiska w elementach elektronicznych.																		</w:t>
+        <w:t xml:space="preserve">Umie prezentować wybrane zagadnienia w formie seminaryjnej na zajęciach.															</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+        <w:t xml:space="preserve">Ocena referatu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U01, AiR1_U05</w:t>
+        <w:t xml:space="preserve">AiR1_U04, AiR1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...279 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK396_K1: </w:t>
       </w:r>
     </w:p>