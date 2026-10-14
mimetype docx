--- v6 (2026-08-27)
+++ v7 (2026-10-14)
@@ -834,51 +834,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe (test).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W05, AiR1_W08, AiR1_W04</w:t>
+        <w:t xml:space="preserve">AiR1_W04, AiR1_W05, AiR1_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1194,67 +1194,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe (test).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U07, AiR1_U05</w:t>
+        <w:t xml:space="preserve">AiR1_U05, AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK717_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student umie stosować zasady biomechaniki i ergonomii do projektowania funkcjonalnych i bezpiecznych dla zdrowia użytkownika nowych lub oceny istniejących stanowisk pracy.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1350,51 +1350,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK717_K1: </w:t>
       </w:r>
     </w:p>