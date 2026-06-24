--- v1 (2026-01-10)
+++ v2 (2026-06-24)
@@ -1044,51 +1044,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK399_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę o obróbkach dokładnościowo-gładkościowych (szlifowanie, gładzenie i dogładzanie obróbki w pojemnikach). Zna wady, zalety i obszary zastosowań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1114,51 +1114,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK399_W7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę o obróbce materiałów trudnoobrabialnych i części o skomplikowanym kształcie. Ma podstawową wiedzę o obróbkach elektroerozyjnych, elektrochemicznych, laserowych, wiązką elektronów, hybrydowych. Zna wady, zalety i zakres zastosowań tych obróbek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>