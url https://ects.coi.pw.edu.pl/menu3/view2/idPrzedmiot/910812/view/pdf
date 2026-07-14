--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -974,191 +974,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK399_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę o obróbce skrawaniem. Potrafi dobrać odpowiedni rodzaj obróbki: wiercenia, rozwiercania, toczenia, frezowania dla różnych typów części. Zna wady i zalety poszczególnych rodzajów obróbki.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kartkówka na wykładzie, kolokwium po zakończeniu wykładu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK399_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK399_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę o obróbce skrawaniem. Potrafi dobrać odpowiedni rodzaj obróbki: wiercenia, rozwiercania, toczenia, frezowania dla różnych typów części. Zna wady i zalety poszczególnych rodzajów obróbki.</w:t>
+        <w:t xml:space="preserve">Ma podstawową wiedzę o obróbkach dokładnościowo-gładkościowych (szlifowanie, gładzenie i dogładzanie obróbki w pojemnikach). Zna wady, zalety i obszary zastosowań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kartkówka na wykładzie, kolokwium po zakończeniu wykładu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK399_W7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę o obróbce materiałów trudnoobrabialnych i części o skomplikowanym kształcie. Ma podstawową wiedzę o obróbkach elektroerozyjnych, elektrochemicznych, laserowych, wiązką elektronów, hybrydowych. Zna wady, zalety i zakres zastosowań tych obróbek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>