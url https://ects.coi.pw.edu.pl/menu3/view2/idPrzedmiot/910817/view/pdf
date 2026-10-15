--- v6 (2026-08-07)
+++ v7 (2026-10-15)
@@ -907,51 +907,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">test lub sprawozdanie zaliczające ćwiczenie laboratoryjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W12, AiR1_W11</w:t>
+        <w:t xml:space="preserve">AiR1_W11, AiR1_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1047,51 +1047,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">testy lub sprawozdania zaliczające ćwiczenia laboratoryjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W11, AiR1_W13, AiR1_W15, AiR1_W18</w:t>
+        <w:t xml:space="preserve">AiR1_W13, AiR1_W15, AiR1_W18, AiR1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1214,51 +1214,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student umie zaprogramować proste zadania sterowania z wykorzystaniem sterownika PLC. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>