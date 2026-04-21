--- v2 (2025-12-28)
+++ v3 (2026-04-21)
@@ -1018,121 +1018,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U09, AiR1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">EU2 – Student potrafi z poziomu systemu i programowo zarządzać wątkami i procesami w systemie czasu rzeczywistego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zaliczenie laboratoriów, sprawdzian zaliczeniowy laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U09, AiR1_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi przygotować aplikację wielowątkową.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>