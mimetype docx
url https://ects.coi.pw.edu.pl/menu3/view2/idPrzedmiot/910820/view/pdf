--- v3 (2026-04-21)
+++ v4 (2026-06-04)
@@ -852,51 +852,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian zaliczeniowy wykładu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W07, AiR1_W15, AiR1_W18</w:t>
+        <w:t xml:space="preserve">AiR1_W15, AiR1_W18, AiR1_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1018,51 +1018,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U09, AiR1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EU2 – Student potrafi z poziomu systemu i programowo zarządzać wątkami i procesami w systemie czasu rzeczywistego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1142,67 +1142,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie laboratoriów, sprawdzian zaliczeniowy laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U09, AiR1_U15</w:t>
+        <w:t xml:space="preserve">AiR1_U15, AiR1_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi programowo używać metod synchronizacji i komunikacji wątków i procesów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>