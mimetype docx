--- v4 (2026-06-04)
+++ v5 (2026-07-15)
@@ -782,427 +782,427 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian zaliczeniowy wykładu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W15, AiR1_W18, AiR1_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EW2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student wie, jakie istnieją realizacje informatycznych sieci miejscowych stosowanych do zadań sterowania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian zaliczeniowy wykładu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W07, AiR1_W15, AiR1_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EW2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EW3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student wie, jakie istnieją realizacje informatycznych sieci miejscowych stosowanych do zadań sterowania</w:t>
+        <w:t xml:space="preserve">Student zna wymagania stawiane systemom czasu rzeczywistego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian zaliczeniowy wykładu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W15, AiR1_W18, AiR1_W07</w:t>
+        <w:t xml:space="preserve">AiR1_W07, AiR1_W13, AiR1_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka EW3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna wymagania stawiane systemom czasu rzeczywistego</w:t>
+        <w:t xml:space="preserve">Student potrafi uruchomić, skonfigurować i obsługiwać system operacyjny czasu rzeczywistego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprawdzian zaliczeniowy wykładu</w:t>
+        <w:t xml:space="preserve">zaliczenie laboratoriów, sprawdzian zaliczeniowy laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W07, AiR1_W13, AiR1_W18</w:t>
+        <w:t xml:space="preserve">AiR1_U09, AiR1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi uruchomić, skonfigurować i obsługiwać system operacyjny czasu rzeczywistego.</w:t>
+        <w:t xml:space="preserve">EU2 – Student potrafi z poziomu systemu i programowo zarządzać wątkami i procesami w systemie czasu rzeczywistego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie laboratoriów, sprawdzian zaliczeniowy laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U15, AiR1_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi przygotować aplikację wielowątkową.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zaliczenie laboratoriów, sprawdzian zaliczeniowy laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U09, AiR1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi programowo używać metod synchronizacji i komunikacji wątków i procesów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>