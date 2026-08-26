--- v5 (2026-07-15)
+++ v6 (2026-08-26)
@@ -782,67 +782,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian zaliczeniowy wykładu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W15, AiR1_W18, AiR1_W07</w:t>
+        <w:t xml:space="preserve">AiR1_W07, AiR1_W15, AiR1_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EW2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student wie, jakie istnieją realizacje informatycznych sieci miejscowych stosowanych do zadań sterowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -922,51 +922,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian zaliczeniowy wykładu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W07, AiR1_W13, AiR1_W18</w:t>
+        <w:t xml:space="preserve">AiR1_W18, AiR1_W07, AiR1_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1072,67 +1072,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie laboratoriów, sprawdzian zaliczeniowy laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U15, AiR1_U09</w:t>
+        <w:t xml:space="preserve">AiR1_U09, AiR1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi przygotować aplikację wielowątkową.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>