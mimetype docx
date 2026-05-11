--- v3 (2026-03-22)
+++ v4 (2026-05-11)
@@ -770,51 +770,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W09, AiR1_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS659_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada usystematyzowaną wiedzę na temat rodzajów i właściwości sygnałów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -974,67 +974,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ML.NS659_U2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U13, AiR1_U10</w:t>
+        <w:t xml:space="preserve">AiR1_U10, AiR1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS659_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zapisać model typowego systemu w postaci równań stanu i transmitancji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1130,51 +1130,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS659_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać analizę przejścia sygnału przez system liniowy stacjonarny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>