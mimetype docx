--- v4 (2026-05-11)
+++ v5 (2026-06-24)
@@ -894,67 +894,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W12, AiR1_W03</w:t>
+        <w:t xml:space="preserve">AiR1_W03, AiR1_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Kolokwium nr 1 i nr 2, egzamin.: </w:t>
       </w:r>
     </w:p>
@@ -1130,51 +1130,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS659_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać analizę przejścia sygnału przez system liniowy stacjonarny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>