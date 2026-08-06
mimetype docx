--- v5 (2026-06-24)
+++ v6 (2026-08-06)
@@ -894,67 +894,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W03, AiR1_W12</w:t>
+        <w:t xml:space="preserve">AiR1_W12, AiR1_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Kolokwium nr 1 i nr 2, egzamin.: </w:t>
       </w:r>
     </w:p>
@@ -1044,67 +1044,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U10, AiR1_U13</w:t>
+        <w:t xml:space="preserve">AiR1_U13, AiR1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS659_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozróżnić podstawowe typy sygnałów i określić ich główne parametry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>