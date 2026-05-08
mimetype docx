--- v3 (2026-04-17)
+++ v4 (2026-05-08)
@@ -978,50 +978,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test teoretyczny na końcu semestru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna podstawy współczesnych metod modelowania numerycznego zagadnień mechaniki płynów i wymiany ciepła, w tym: w szczególności metod objętości kontrolnych i elementów skończonych.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test teoretyczny na końcu semestru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1077,442 +1147,372 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawy współczesnych metod modelowania numerycznego zagadnień mechaniki płynów i wymiany ciepła, w tym: w szczególności metod objętości kontrolnych i elementów skończonych.														</w:t>
+        <w:t xml:space="preserve">							Zna podstawowe metody analizy i oszacowania błędów rozwiązań numerycznych dla zagadnień opisanych równaniami różniczkowymi cząstkowymi.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test teoretyczny na końcu semestru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna podstawowe metody analizy i oszacowania błędów rozwiązań numerycznych dla zagadnień opisanych równaniami różniczkowymi cząstkowymi.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test teoretyczny na końcu semestru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Ma podstawową wiedzę z zakresu oceny wiarygodności modeli symulacyjnych w procedurach weryfikacji i walidacji.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test teoretyczny na końcu semestru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Ma podstawową wiedzę z zakresu oceny wiarygodności modeli symulacyjnych w procedurach weryfikacji i walidacji.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test teoretyczny na końcu semestru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Ma podstawową wiedzę z zakresu oceny wiarygodności modeli symulacyjnych w procedurach weryfikacji i walidacji.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test teoretyczny na końcu semestru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_W05</w:t>
-      </w:r>
-[...348 lines deleted...]
-        <w:t xml:space="preserve">E2_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>