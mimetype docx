--- v4 (2026-05-08)
+++ v5 (2026-08-06)
@@ -978,87 +978,227 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test teoretyczny na końcu semestru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna podstawy współczesnych metod modelowania numerycznego zagadnień mechaniki płynów i wymiany ciepła, w tym: w szczególności metod objętości kontrolnych i elementów skończonych.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test teoretyczny na końcu semestru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna podstawy współczesnych metod modelowania numerycznego zagadnień mechaniki płynów i wymiany ciepła, w tym: w szczególności metod objętości kontrolnych i elementów skończonych.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test teoretyczny na końcu semestru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawy współczesnych metod modelowania numerycznego zagadnień mechaniki płynów i wymiany ciepła, w tym: w szczególności metod objętości kontrolnych i elementów skończonych.														</w:t>
+        <w:t xml:space="preserve">							Zna podstawowe metody analizy i oszacowania błędów rozwiązań numerycznych dla zagadnień opisanych równaniami różniczkowymi cząstkowymi.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test teoretyczny na końcu semestru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1077,58 +1217,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawy współczesnych metod modelowania numerycznego zagadnień mechaniki płynów i wymiany ciepła, w tym: w szczególności metod objętości kontrolnych i elementów skończonych.														</w:t>
+        <w:t xml:space="preserve">							Zna podstawowe metody analizy i oszacowania błędów rozwiązań numerycznych dla zagadnień opisanych równaniami różniczkowymi cząstkowymi.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test teoretyczny na końcu semestru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1147,58 +1287,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawowe metody analizy i oszacowania błędów rozwiązań numerycznych dla zagadnień opisanych równaniami różniczkowymi cząstkowymi.							</w:t>
+        <w:t xml:space="preserve">																					Ma podstawową wiedzę z zakresu oceny wiarygodności modeli symulacyjnych w procedurach weryfikacji i walidacji.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test teoretyczny na końcu semestru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1217,58 +1357,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawowe metody analizy i oszacowania błędów rozwiązań numerycznych dla zagadnień opisanych równaniami różniczkowymi cząstkowymi.							</w:t>
+        <w:t xml:space="preserve">																					Ma podstawową wiedzę z zakresu oceny wiarygodności modeli symulacyjnych w procedurach weryfikacji i walidacji.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test teoretyczny na końcu semestru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1328,901 +1468,761 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test teoretyczny na końcu semestru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W01</w:t>
+        <w:t xml:space="preserve">E2_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Ma podstawową wiedzę z zakresu oceny wiarygodności modeli symulacyjnych w procedurach weryfikacji i walidacji.																					</w:t>
+        <w:t xml:space="preserve">														Potrafi sformułować model numeryczny, świadomie wybrać metodę dyskretyzacji i algorytm rozwiązania.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Test teoretyczny na końcu semestru.</w:t>
+        <w:t xml:space="preserve">Test praktyczny (laboratorium komputerowe).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W03</w:t>
+        <w:t xml:space="preserve">E2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka  ML.NK347_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Ma podstawową wiedzę z zakresu oceny wiarygodności modeli symulacyjnych w procedurach weryfikacji i walidacji.																					</w:t>
+        <w:t xml:space="preserve">														Potrafi sformułować model numeryczny, świadomie wybrać metodę dyskretyzacji i algorytm rozwiązania.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Test teoretyczny na końcu semestru.</w:t>
+        <w:t xml:space="preserve">Test praktyczny (laboratorium komputerowe).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W05</w:t>
+        <w:t xml:space="preserve">E2_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka  ML.NK347_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">														Potrafi sformułować model numeryczny, świadomie wybrać metodę dyskretyzacji i algorytm rozwiązania.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test praktyczny (laboratorium komputerowe).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Posiada umiejętność wykorzystania komercyjnych kodów (w tym: w szczególności programów GAMBIT i FLUENT lub FIDAP) w symulacji numerycznej zagadnień inżynierskich, w tym tworzenia UDF (User Define Function) oraz UDM (User Define Memory) z wykorzystaniem programowania w języku C.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test praktyczny (laboratorium komputerowe).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Posiada umiejętność wykorzystania komercyjnych kodów (w tym: w szczególności programów GAMBIT i FLUENT lub FIDAP) w symulacji numerycznej zagadnień inżynierskich, w tym tworzenia UDF (User Define Function) oraz UDM (User Define Memory) z wykorzystaniem programowania w języku C.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test praktyczny (laboratorium komputerowe).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Posiada umiejętność wykorzystania komercyjnych kodów (w tym: w szczególności programów GAMBIT i FLUENT lub FIDAP) w symulacji numerycznej zagadnień inżynierskich, w tym tworzenia UDF (User Define Function) oraz UDM (User Define Memory) z wykorzystaniem programowania w języku C.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test praktyczny (laboratorium komputerowe).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi zinterpretować wyniki obliczeń numerycznych pod kątem ich zgodności z fizyką zjawiska oraz dokładności modelu przybliżonego.													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test praktyczny (laboratorium komputerowe).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi zinterpretować wyniki obliczeń numerycznych pod kątem ich zgodności z fizyką zjawiska oraz dokładności modelu przybliżonego.													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test praktyczny (laboratorium komputerowe).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi zinterpretować wyniki obliczeń numerycznych pod kątem ich zgodności z fizyką zjawiska oraz dokładności modelu przybliżonego.													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test praktyczny (laboratorium komputerowe).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka  ML.NK347_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka  ML.NK347_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Potrafi sformułować model numeryczny, świadomie wybrać metodę dyskretyzacji i algorytm rozwiązania.														</w:t>
+        <w:t xml:space="preserve">														Potrafi zinterpretować wyniki obliczeń numerycznych pod kątem ich zgodności z fizyką zjawiska oraz dokładności modelu przybliżonego.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test praktyczny (laboratorium komputerowe).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_U13</w:t>
-[...418 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">E2_U11</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">E2_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>