--- v2 (2026-02-08)
+++ v3 (2026-07-15)
@@ -953,51 +953,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U10, LiK2_U13, LiK2_U03, LiK2_U07, LiK2_U08</w:t>
+        <w:t xml:space="preserve">LiK2_U03, LiK2_U07, LiK2_U08, LiK2_U10, LiK2_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1023,51 +1023,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U08, LiK2_U09, LiK2_U13</w:t>
+        <w:t xml:space="preserve">LiK2_U13, LiK2_U08, LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>