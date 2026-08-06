--- v3 (2026-07-15)
+++ v4 (2026-08-06)
@@ -743,87 +743,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U13, LiK2_U03, LiK2_U07, LiK2_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi posługiwać się typowymi czujnikami, urządzeniami i systemami pomiarowymi.					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U03, LiK2_U07, LiK2_U08, LiK2_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS646_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi posługiwać się typowymi czujnikami, urządzeniami i systemami pomiarowymi.					</w:t>
+        <w:t xml:space="preserve">							Potrafi opracować wyniki eksperymentu oraz wykonać sprawozdanie z pomiaru.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -842,232 +912,162 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS646_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi opracować wyniki eksperymentu oraz wykonać sprawozdanie z pomiaru.							</w:t>
+        <w:t xml:space="preserve">							Potrafi interpretować wyniki pomiarów oraz wyciągać na ich podstawie wnioski w stosunku do postawionych celów eksperymentu.				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U03, LiK2_U07, LiK2_U08, LiK2_U13</w:t>
+        <w:t xml:space="preserve">LiK2_U03, LiK2_U07, LiK2_U08, LiK2_U10, LiK2_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS646_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS646_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi interpretować wyniki pomiarów oraz wyciągać na ich podstawie wnioski w stosunku do postawionych celów eksperymentu.				</w:t>
+        <w:t xml:space="preserve">							Potrafi wykorzystać dedykowane oprogramowanie.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U03, LiK2_U07, LiK2_U08, LiK2_U10, LiK2_U13</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U13, LiK2_U08, LiK2_U09</w:t>
+        <w:t xml:space="preserve">LiK2_U08, LiK2_U09, LiK2_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>