--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -743,51 +743,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U13, LiK2_U03, LiK2_U07, LiK2_U08</w:t>
+        <w:t xml:space="preserve">LiK2_U03, LiK2_U07, LiK2_U08, LiK2_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -813,51 +813,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z laboratoriów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U03, LiK2_U07, LiK2_U08, LiK2_U13</w:t>
+        <w:t xml:space="preserve">LiK2_U07, LiK2_U08, LiK2_U13, LiK2_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>