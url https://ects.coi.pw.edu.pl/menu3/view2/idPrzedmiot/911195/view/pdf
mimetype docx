--- v4 (2026-03-24)
+++ v5 (2026-04-23)
@@ -757,51 +757,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U01, AiR2_U05, AiR2_U20, AiR2_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, I.P7S_UK, I.P7S_UU</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW134_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Potrafi dokonać szczegółowej analizy i krytycznie odnieść się do analizowanych źródeł w szerszym, także pozatechnicznym, aspekcie.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -811,67 +811,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przygotowane i oceniane sprawozdanie, ustna prezentacja opracowania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_U05, AiR2_U12, AiR2_U13, AiR2_U17, AiR2_U20</w:t>
+        <w:t xml:space="preserve">AiR2_U13, AiR2_U17, AiR2_U20, AiR2_U05, AiR2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UK, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW134_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Potrafi przedstawić na piśmie efekty swojej pracy w formie krótkiego sprawozdania.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>