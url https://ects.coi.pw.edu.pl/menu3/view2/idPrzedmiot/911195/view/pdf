--- v5 (2026-04-23)
+++ v6 (2026-06-03)
@@ -827,51 +827,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U13, AiR2_U17, AiR2_U20, AiR2_U05, AiR2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW134_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Potrafi przedstawić na piśmie efekty swojej pracy w formie krótkiego sprawozdania.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>