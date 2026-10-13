--- v7 (2026-08-06)
+++ v8 (2026-10-13)
@@ -921,51 +921,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U01, AiR2_U02, AiR2_U03, AiR2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętność wykorzystywania metod analitycznych i symulacyjnych w robotyce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -975,67 +975,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian (wejściówka), sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_U02, AiR2_U03, AiR2_U09, AiR2_U01</w:t>
+        <w:t xml:space="preserve">AiR2_U09, AiR2_U01, AiR2_U02, AiR2_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UO, P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętność zaprojektowania struktury prostego układu sterowania robota oraz rozwiązania prostego i odwrotnego zagadnienie kinematyki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>