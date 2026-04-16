--- v2 (2026-03-22)
+++ v3 (2026-04-16)
@@ -743,191 +743,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EW1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę na temat budowy i zasady działania maszyn i urządzeń energetycznych, stosowanych w energetyce krajowej i zagranicznej </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EW1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę na temat budowy i zasady działania maszyn i urządzeń energetycznych, stosowanych w energetyce krajowej i zagranicznej </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W04</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1664,50 +1664,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">prezentacja lub projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">umie pracować w grupie i prezentować swoje wyniki </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">prezentacja lub projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1735,120 +1805,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">prezentacja lub projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U04</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>