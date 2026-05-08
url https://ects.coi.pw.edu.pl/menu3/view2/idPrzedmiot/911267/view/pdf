--- v3 (2026-04-16)
+++ v4 (2026-05-08)
@@ -743,50 +743,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EW1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę na temat budowy i zasady działania maszyn i urządzeń energetycznych, stosowanych w energetyce krajowej i zagranicznej </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -814,120 +884,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W09</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1384,50 +1384,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin końcowy, prezentacja lub projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada umiejętność poprawnego wyboru określonych maszyn i urządzeń do wymaganych technologii energetycznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin końcowy, prezentacja lub projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1525,120 +1595,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin końcowy, prezentacja lub projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U18</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>