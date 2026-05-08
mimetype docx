--- v2 (2026-03-28)
+++ v3 (2026-05-08)
@@ -1350,51 +1350,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">I.P6S_KR, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość konieczności działania w sposób profesjonalny i przestrzegania zasad etyki zawodowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>