--- v3 (2026-05-08)
+++ v4 (2026-06-04)
@@ -1350,121 +1350,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma świadomość konieczności działania w sposób profesjonalny i przestrzegania zasad etyki zawodowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład - egzamin. Ćwiczenia audytoryjne - 2 kolowia. Ćwiczenia projektowe - wykonanie i obrona 2 projektów instalacji centralnego ogrzewania. Laboratorium - wykonanie pomiarów na stoiskach badawczych zakończone sprawozdaniami i ich obroną.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_K03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_KR, P6U_K</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość odpowiedzialności za wspólnie realizowane zadania, związane z pracą zespołową </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>