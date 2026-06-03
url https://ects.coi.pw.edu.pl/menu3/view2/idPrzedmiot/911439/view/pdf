--- v1 (2026-03-24)
+++ v2 (2026-06-03)
@@ -760,51 +760,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada szczegółową wiedzę z zakresu projektowania, budowy, modernizacji i eksploatacji sieci, instalacji i obiektów gospodarki wodnej, lub zaopatrzenia wodę i odprowadzania ścieków, lub inżynierii wodnej, lub COWIG lub gospodarki odpadami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -980,51 +980,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać typowe urządzenia stosowane w ciepłownictwie, lub ogrzewnictwie, lub klimatyzacji lub gazownictwie, lub systemach wodociągowych i kanalizacyjnych, lub w inżynierii wodnej, lub w gromadzeniu, transporcie, odzysku i unieszkodliwianiu odpadów oraz utrzymaniu czystości na terenach zurbanizowanych, lub bioinżynierii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>