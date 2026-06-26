--- v2 (2026-06-03)
+++ v3 (2026-06-26)
@@ -980,51 +980,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać typowe urządzenia stosowane w ciepłownictwie, lub ogrzewnictwie, lub klimatyzacji lub gazownictwie, lub systemach wodociągowych i kanalizacyjnych, lub w inżynierii wodnej, lub w gromadzeniu, transporcie, odzysku i unieszkodliwianiu odpadów oraz utrzymaniu czystości na terenach zurbanizowanych, lub bioinżynierii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1120,51 +1120,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>