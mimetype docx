--- v8 (2026-08-26)
+++ v9 (2026-10-15)
@@ -1076,51 +1076,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opisać przebieg i ocenić efektywność procesów jednostkowych (fizycznych, chemicznych i biologicznych) realizowanych  w układach technologicznych oczyszczania ścieków komunalnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1286,51 +1286,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U06, IS_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi narysować i opisać podstawowe układy technologiczne do oczyszczania ścieków komunalnych służące osiągnięciu określonego celu (usuwanie tylko związków węgla organicznego, usuwanie związków węgla organicznego i jednego z biogenów, zintegrowane usuwanie związków węgla organicznego, azotu i fosforu) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>