--- v5 (2026-08-06)
+++ v6 (2026-10-14)
@@ -875,51 +875,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa z Opiekunem Praktyk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W17, IS_W18</w:t>
+        <w:t xml:space="preserve">IS_W18, IS_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WK, III.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1041,51 +1041,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U05, IS_U11, IS_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi komunikować się na tematy specjalistyczne ze zróżnicowanymi kręgami odbiorców, w tym prowadzić debatę w zakresie problemów właściwych dla inżynierii środowiska. Absolwent ma umiejętność pracy zespołowej, potrafi współpracować z ekspertami o różnych kompetencjach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>