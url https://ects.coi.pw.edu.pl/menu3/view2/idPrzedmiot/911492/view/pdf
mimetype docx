--- v5 (2026-08-26)
+++ v6 (2026-10-15)
@@ -771,51 +771,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę dotyczącą podstawowych metod numerycznych stosowanych w zagadnieniach inżynierskich. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -992,51 +992,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U01, IS_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada umiejętność numerycznego rozwiązania wybranych zagadnień inżynierskich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>