--- v0 (2026-02-09)
+++ v1 (2026-05-09)
@@ -808,51 +808,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W06, IS_W07, IS_W05</w:t>
+        <w:t xml:space="preserve">IS_W05, IS_W06, IS_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>