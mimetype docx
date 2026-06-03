--- v1 (2026-05-09)
+++ v2 (2026-06-03)
@@ -824,121 +824,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W05, IS_W06, IS_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę dotyczącą biosfery jako miejsca funkcjonowania ekosystemów naturalnych i poddanych antropopresji oraz struktury ekosystemu, zasady i pojęcia dotyczące obiegu materii i przepływu energii w układach ekologicznych oraz główne cykle biogeochemiczne pierwiastków i podstawowe prawa ekologiczne </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę dotyczącą ekologii wód śródlądowych, organizacji ekosystemów leśnych i pól uprawnych oraz wody, gleby i powietrza jako miejsca bytowania oraz przenoszenia mikroorganizmów chorobotwórczych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>