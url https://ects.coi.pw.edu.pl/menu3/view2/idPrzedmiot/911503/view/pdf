--- v2 (2026-06-03)
+++ v3 (2026-06-26)
@@ -894,121 +894,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę dotyczącą ekologii wód śródlądowych, organizacji ekosystemów leśnych i pól uprawnych oraz wody, gleby i powietrza jako miejsca bytowania oraz przenoszenia mikroorganizmów chorobotwórczych </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W07, IS_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>