--- v3 (2026-06-26)
+++ v4 (2026-08-26)
@@ -808,51 +808,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W05, IS_W06, IS_W07</w:t>
+        <w:t xml:space="preserve">IS_W07, IS_W05, IS_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -948,67 +948,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W07, IS_W05</w:t>
+        <w:t xml:space="preserve">IS_W05, IS_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1099,67 +1099,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U17, IS_U21</w:t>
+        <w:t xml:space="preserve">IS_U21, IS_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posługuje się poprawnie terminologią i nomenklaturą biologiczną stosowaną w inżynierii środowiska
  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>