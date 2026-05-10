--- v0 (2025-12-29)
+++ v1 (2026-05-10)
@@ -739,67 +739,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ustna odpowiedź na ćwiczeniach. 
 Sprawdzian pisemny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W05, IS_W11</w:t>
+        <w:t xml:space="preserve">IS_W11, IS_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada uporządkowana wiedzę z zakresu ekotoksykologii i toksykologii dotyczącą czynników wpływających na toksyczność ksenobiotyków, biotransformacji, mechanizmów działania trucizn, kryteriów oceny szkodliwego oddziaływania substancji chemicznych,oceny ryzyka zdrowotnego wywołanego obecnością substancji chemicznych w środowisku, znaczenia badań ekototoksykologicznych w ochronie zdrowia i ekosystemów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>