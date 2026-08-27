--- v1 (2026-05-10)
+++ v2 (2026-08-27)
@@ -739,67 +739,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ustna odpowiedź na ćwiczeniach. 
 Sprawdzian pisemny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W11, IS_W05</w:t>
+        <w:t xml:space="preserve">IS_W05, IS_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada uporządkowana wiedzę z zakresu ekotoksykologii i toksykologii dotyczącą czynników wpływających na toksyczność ksenobiotyków, biotransformacji, mechanizmów działania trucizn, kryteriów oceny szkodliwego oddziaływania substancji chemicznych,oceny ryzyka zdrowotnego wywołanego obecnością substancji chemicznych w środowisku, znaczenia badań ekototoksykologicznych w ochronie zdrowia i ekosystemów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1127,51 +1127,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość wagi pozatechnicznych aspektów i skutków działalności inżynierskiej szczególnie związanych z zagrożeniem środowiska naturalnego. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>