--- v5 (2026-06-04)
+++ v6 (2026-10-13)
@@ -986,51 +986,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W06, IS_W15, IS_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma uporządkowaną wiedzę nt. składu osadów ściekowych i zna podstawowe procesy fizyczne, chemiczne i biologiczne oraz metody zachodzące w reaktorach do ich unieszkodliwiania oraz kierunki ich rozwoju. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1040,51 +1040,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W06, IS_W15, IS_W20</w:t>
+        <w:t xml:space="preserve">IS_W15, IS_W20, IS_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1190,67 +1190,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ustna odpowiedź przed i po zajęciach laboratoryjnych oraz kolokwium pisemne z całości materiału </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U16, IS_U22, IS_U06</w:t>
+        <w:t xml:space="preserve">IS_U06, IS_U16, IS_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić mechaniczne oczyszczanie ścieków metodą napowietrzania i koagulacji oraz opisać i zinterpretować zmiany składu ścieków w zależności od czasu napowietrzania i dawki koagulantu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>