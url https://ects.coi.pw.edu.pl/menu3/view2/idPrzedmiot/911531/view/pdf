--- v5 (2026-03-24)
+++ v6 (2026-06-05)
@@ -830,51 +830,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W03, IS_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę na temat specyfiki zanieczyszczenia powietrza w miastach, w
 tym z zakresu problemu smogu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1053,51 +1053,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U01, IS_U16, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi obliczyć bilans emisji zanieczyszczeń powietrza z sektora komunalno-bytowego i transportu miejskiego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1194,51 +1194,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U12, IS_U15, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>