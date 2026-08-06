--- v6 (2026-06-05)
+++ v7 (2026-08-06)
@@ -901,51 +901,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W05, IS_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę z zakresu metod i instrumentów zarządzania jakością
 powietrza na szczeblu lokalnym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1053,51 +1053,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U01, IS_U16, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi obliczyć bilans emisji zanieczyszczeń powietrza z sektora komunalno-bytowego i transportu miejskiego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1178,67 +1178,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzaminy, wykonanie i obrona projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U12, IS_U15, IS_U21</w:t>
+        <w:t xml:space="preserve">IS_U21, IS_U12, IS_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>