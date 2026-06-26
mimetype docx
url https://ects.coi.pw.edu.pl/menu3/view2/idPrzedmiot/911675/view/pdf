--- v2 (2026-03-22)
+++ v3 (2026-06-26)
@@ -1353,51 +1353,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">I.P6S_KR, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość potrzeby przestrzegania zasad etyki zawodowej, bioetyki i poszanowania prawa w tym praw autorskich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1494,51 +1494,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KK, P6U_K</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi myśleć i działać w sposób przedsiębiorczy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>