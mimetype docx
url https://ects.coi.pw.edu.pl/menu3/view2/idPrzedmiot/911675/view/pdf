--- v3 (2026-06-26)
+++ v4 (2026-08-06)
@@ -1062,51 +1062,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeanalizować i ocenić działanie oraz obliczyć parametry eksploatacyjne urządzeń sieci wodociągowej i kanalizacyjnej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1353,51 +1353,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KR, P6U_K</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość potrzeby przestrzegania zasad etyki zawodowej, bioetyki i poszanowania prawa w tym praw autorskich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>