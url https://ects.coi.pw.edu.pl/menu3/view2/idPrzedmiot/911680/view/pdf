--- v3 (2026-04-19)
+++ v4 (2026-05-15)
@@ -1034,67 +1034,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie ćwiczeń projektowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U03, IS_U20</w:t>
+        <w:t xml:space="preserve">IS_U20, IS_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">I.P6S_UO, III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wskazać konieczne do zastosowania technologie ograniczania emisji zanieczyszczeń do atmosfery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1190,51 +1190,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>