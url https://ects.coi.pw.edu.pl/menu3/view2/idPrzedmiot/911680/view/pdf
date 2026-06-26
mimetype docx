--- v4 (2026-05-15)
+++ v5 (2026-06-26)
@@ -980,51 +980,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi posługiwać się programem OPERAT do inżynierskich obliczeń stanu zanieczyszczenia atmosfery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1034,67 +1034,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie ćwiczeń projektowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U20, IS_U03</w:t>
+        <w:t xml:space="preserve">IS_U03, IS_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wskazać konieczne do zastosowania technologie ograniczania emisji zanieczyszczeń do atmosfery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1120,51 +1120,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przygotować dokumentację o wydanie pozwolenia na emisję gazów i pyłów do powietrza.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>