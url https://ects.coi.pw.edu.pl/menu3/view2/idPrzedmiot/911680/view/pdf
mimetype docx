--- v5 (2026-06-26)
+++ v6 (2026-08-05)
@@ -980,51 +980,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi posługiwać się programem OPERAT do inżynierskich obliczeń stanu zanieczyszczenia atmosfery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1050,51 +1050,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U03, IS_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UO, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wskazać konieczne do zastosowania technologie ograniczania emisji zanieczyszczeń do atmosfery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1120,51 +1120,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przygotować dokumentację o wydanie pozwolenia na emisję gazów i pyłów do powietrza.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>