--- v9 (2026-08-26)
+++ v10 (2026-10-15)
@@ -920,51 +920,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B2_W06 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_WG, III.P7S_WG.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.T.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Absolwent ma uporządkowaną i ugruntowaną teoretycznie wiedzę o aktualnych i perspektywicznych trendach rozwojowych z zakresu przetwarzania odpadów lignocelulozowych w biorafineriach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1054,67 +1054,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny, przygotowanie projektów, obrona projektów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B2_U03 , B2_U10 , B2_U11 , B2_U01 </w:t>
+        <w:t xml:space="preserve">B2_U01 , B2_U03 , B2_U10 , B2_U11 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.2.o, I.P7S_UK, I.P7S_UW, II.T.P7S_UW.1, II.T.P7S_UW.2</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW, II.T.P7S_UW.1, II.T.P7S_UW.2, III.P7S_UW.1.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi  zaprojektować - zgodnie z zadaną specyfiką, uwzględniającą aspekty pozatechniczne – oraz zrealizować złożony proces przetwarzania biomasy lignocelulozowej wykorzystywany w biogospodarce, używając właściwych metod, technik i narzędzi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>