--- v1 (2026-05-14)
+++ v2 (2026-10-14)
@@ -759,271 +759,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada podbudowaną teoretycznie wiedzę z zakresu projektowania i stosowania instalacji z urządzeniami membranowymi w systemach oczyszczania wody i ścieków.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zaliczenie zadań obliczeniowych i kolokwium z ćwiczeń audytoryjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada podbudowaną teoretycznie wiedzę z zakresu projektowania i stosowania instalacji z urządzeniami membranowymi w systemach oczyszczania wody i ścieków.</w:t>
+        <w:t xml:space="preserve">Potrafi samodzielnie przeanalizować, opisać i ocenić przebieg procesów wykorzystywanych w metodach membranowych stosowanych do usuwania zanieczyszczeń z wody i ścieków.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">kolokwium z wykładów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić i wykonać obliczenia podstawowych parametrów instalacji z urządzeniami membranowymi oraz porównać i zinterpretować wyniki uzyskane w wariantach obliczeniowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">zaliczenie zadań obliczeniowych i kolokwium z ćwiczeń audytoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W12</w:t>
+        <w:t xml:space="preserve">IS_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>