--- v2 (2025-12-27)
+++ v3 (2026-04-18)
@@ -831,51 +831,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W15, IS_W06, IS_W07</w:t>
+        <w:t xml:space="preserve">IS_W06, IS_W07, IS_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1067,51 +1067,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U03, IS_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>