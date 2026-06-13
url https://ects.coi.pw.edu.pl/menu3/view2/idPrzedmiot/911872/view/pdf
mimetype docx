--- v3 (2026-04-18)
+++ v4 (2026-06-13)
@@ -981,137 +981,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie ćwiczeń projektowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">IS_U09, IS_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zbilansować emisje gazów cieplarnianych z sektora gospodarki odpadami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie wykładu i ćwiczeń projektowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">IS_U03, IS_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>