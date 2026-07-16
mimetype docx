--- v4 (2026-06-13)
+++ v5 (2026-07-16)
@@ -981,51 +981,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie ćwiczeń projektowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U09, IS_U03</w:t>
+        <w:t xml:space="preserve">IS_U03, IS_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>