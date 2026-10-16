--- v7 (2026-08-06)
+++ v8 (2026-10-16)
@@ -809,51 +809,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładu 50%, zaliczenie ćwiczeń laboratoryjnych 50%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W11, IS_W06</w:t>
+        <w:t xml:space="preserve">IS_W06, IS_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1029,137 +1029,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładu, ustna lub pisemna odpowiedź przed zajęciami laboratoryjnymi, sprawozdania, kolokwium </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">IS_U22, IS_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o, I.P7S_UO, I.P7S_UU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi samodzielnie ocenić przebieg procesów unieszkodliwiania odpadów na drodze biologicznej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ustna odpowiedź przed zajęciami laboratoryjnymi, sprawozdania, kolokwium </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">IS_U16, IS_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o, I.P7S_UU</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o, P7U_U, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przygotować raport z wykonanych badań biotechnologicznych zawierający opis zastosowanych metod i uzyskane wyniki oraz wyciągnąć wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>