--- v3 (2026-04-16)
+++ v4 (2026-05-08)
@@ -1070,51 +1070,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać typowe urządzenia stosowane w przeróbce osadów ściekowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>