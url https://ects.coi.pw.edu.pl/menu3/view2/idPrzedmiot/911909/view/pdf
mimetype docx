--- v4 (2026-05-08)
+++ v5 (2026-06-24)
@@ -849,51 +849,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W07, IS_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WK, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę z zakresu projektowania instalacji w wybranych technologiach przeróbki osadów ściekowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1070,51 +1070,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać typowe urządzenia stosowane w przeróbce osadów ściekowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>