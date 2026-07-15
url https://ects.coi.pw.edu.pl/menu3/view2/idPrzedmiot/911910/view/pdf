--- v2 (2026-03-23)
+++ v3 (2026-07-15)
@@ -752,51 +752,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IS_W11: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W_02 Posiada rozszerzoną, podbudowaną teoretycznie wiedzę z biologii środowiska w zakresie pomiaru parametrów charakteryzujacych stopień zanieczyszczenia mikrobiologicznego materiałów technicznych i cieczy roboczych. Ma szczegółową i podbudowaną teoretycznie wiedzę w zakresie metod stosowanych w inżynierii Środowiska w celu ochrony materiałów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>