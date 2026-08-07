--- v3 (2026-07-15)
+++ v4 (2026-08-07)
@@ -752,51 +752,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IS_W11: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W_02 Posiada rozszerzoną, podbudowaną teoretycznie wiedzę z biologii środowiska w zakresie pomiaru parametrów charakteryzujacych stopień zanieczyszczenia mikrobiologicznego materiałów technicznych i cieczy roboczych. Ma szczegółową i podbudowaną teoretycznie wiedzę w zakresie metod stosowanych w inżynierii Środowiska w celu ochrony materiałów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1043,51 +1043,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UK, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IS_K02: </w:t>
       </w:r>
     </w:p>