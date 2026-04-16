--- v2 (2026-02-08)
+++ v3 (2026-04-16)
@@ -832,351 +832,351 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma ugruntowaną wiedzę niezbędną do prowadzenia badań i analizy niezawodności systemów inżynierskich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie z wykładów, oddanie ćwiczenia i zaliczenie sprawdzianu pisemnego z ćwiczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma ugruntowaną wiedzę niezbędną do prowadzenia badań i analizy niezawodności systemów inżynierskich</w:t>
+        <w:t xml:space="preserve">Potrafi pozyskać dane i samodzielnie wykonać obliczenia wskaźników oraz ocenić niezawodność obiektów inżynierskich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie z wykładów, oddanie ćwiczenia i zaliczenie sprawdzianu pisemnego z ćwiczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W20</w:t>
+        <w:t xml:space="preserve">IS_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma umiejętność wykorzystania metod eksperymentalnych w badaniach niezawodności obiektów inżynierskich w warunkach ich eksploatacji</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie z wykładów, oddanie ćwiczenia i zaliczenie sprawdzianu pisemnego z ćwiczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UU, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi pozyskać dane i samodzielnie wykonać obliczenia wskaźników oraz ocenić niezawodność obiektów inżynierskich</w:t>
+        <w:t xml:space="preserve">Zna zakres posiadanej przez siebie wiedzy i umiejętności, rozumie potrzebę ciągłego dokształcania się i rozwoju.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie z wykładów, oddanie ćwiczenia i zaliczenie sprawdzianu pisemnego z ćwiczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U03</w:t>
+        <w:t xml:space="preserve">IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość wagi pozatechnicznych aspektów i skutków działalności inżynierskiej, w tym jej wpływu na środowisko, i związanej z tym odpowiedzialności za podejmowane decyzje </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>