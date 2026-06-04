--- v3 (2026-04-16)
+++ v4 (2026-06-04)
@@ -832,121 +832,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma ugruntowaną wiedzę niezbędną do prowadzenia badań i analizy niezawodności systemów inżynierskich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie z wykładów, oddanie ćwiczenia i zaliczenie sprawdzianu pisemnego z ćwiczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>