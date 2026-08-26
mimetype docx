--- v4 (2026-06-04)
+++ v5 (2026-08-26)
@@ -902,51 +902,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1052,51 +1052,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UU, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>