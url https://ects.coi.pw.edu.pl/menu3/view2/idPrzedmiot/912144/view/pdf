--- v1 (2025-12-29)
+++ v2 (2026-05-10)
@@ -1123,51 +1123,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin
 Raport z wiczenia lab.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U10, K_U16, K_U24</w:t>
+        <w:t xml:space="preserve">K_U10, K_U16, K_U24, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>