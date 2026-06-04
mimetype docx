--- v2 (2026-05-10)
+++ v3 (2026-06-04)
@@ -981,51 +981,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U16</w:t>
+        <w:t xml:space="preserve">K_U16, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1123,51 +1123,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin
 Raport z wiczenia lab.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U16, K_U24, K_U09</w:t>
+        <w:t xml:space="preserve">K_U09, K_U10, K_U16, K_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>