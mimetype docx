--- v3 (2026-06-04)
+++ v4 (2026-08-06)
@@ -981,51 +981,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U16, K_U12</w:t>
+        <w:t xml:space="preserve">K_U12, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1193,51 +1193,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11, K_U12</w:t>
+        <w:t xml:space="preserve">K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>