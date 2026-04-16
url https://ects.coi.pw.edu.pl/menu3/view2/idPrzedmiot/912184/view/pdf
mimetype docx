--- v3 (2026-03-24)
+++ v4 (2026-04-16)
@@ -756,51 +756,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W04, KMiBM_W05, KMiBM_W06</w:t>
+        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W05, KMiBM_W06, KMiBM_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1118,51 +1118,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U12, KMiBM_U05, KMiBM_U08, KMiBM_U09, KMiBM_U10</w:t>
+        <w:t xml:space="preserve">KMiBM_U05, KMiBM_U08, KMiBM_U09, KMiBM_U10, KMiBM_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1188,51 +1188,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U05, KMiBM_U08, KMiBM_U09, KMiBM_U10, KMiBM_U12</w:t>
+        <w:t xml:space="preserve">KMiBM_U10, KMiBM_U12, KMiBM_U05, KMiBM_U08, KMiBM_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>