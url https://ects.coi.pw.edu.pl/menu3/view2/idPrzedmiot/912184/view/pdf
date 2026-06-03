--- v4 (2026-04-16)
+++ v5 (2026-06-03)
@@ -756,51 +756,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W04, KMiBM_W05, KMiBM_W06, KMiBM_W01</w:t>
+        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W04, KMiBM_W05, KMiBM_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -968,51 +968,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W04, KMiBM_W05, KMiBM_W06</w:t>
+        <w:t xml:space="preserve">KMiBM_W05, KMiBM_W06, KMiBM_W01, KMiBM_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1118,121 +1118,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U12, KMiBM_U05, KMiBM_U08, KMiBM_U09, KMiBM_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0202_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie wyznaczać siły wewnętrzne, naprężenia w belkach i ramach płaskich - statycznie wyznaczalnych .Potrafi wyznaczyć przemieszczenia w belkach prostych.  Umie wykonać  obliczenia wytrzymałościowe i sztywnościowe  na zginanie takich ustrojów.. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U05, KMiBM_U08, KMiBM_U09, KMiBM_U10, KMiBM_U12</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U10, KMiBM_U12, KMiBM_U05, KMiBM_U08, KMiBM_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>