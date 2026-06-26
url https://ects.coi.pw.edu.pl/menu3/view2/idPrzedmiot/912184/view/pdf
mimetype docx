--- v5 (2026-06-03)
+++ v6 (2026-06-26)
@@ -968,51 +968,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W05, KMiBM_W06, KMiBM_W01, KMiBM_W04</w:t>
+        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W04, KMiBM_W05, KMiBM_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1048,121 +1048,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U08, KMiBM_U09, KMiBM_U10, KMiBM_U12, KMiBM_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0202_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie analizować zagadnienie skręcania prętów o przekrojach kołowych. . Umie wykonać obliczenia wytrzymałościowe i sztywnościowe  prętów skręcanych o przekrojach kołowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin. Sprawdzian pisemny w czasie ćwiczeń.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U05, KMiBM_U08, KMiBM_U09, KMiBM_U10, KMiBM_U12</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U12, KMiBM_U05, KMiBM_U08, KMiBM_U09, KMiBM_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>