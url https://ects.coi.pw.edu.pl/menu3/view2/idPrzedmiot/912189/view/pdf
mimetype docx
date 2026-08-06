--- v3 (2026-02-10)
+++ v4 (2026-08-06)
@@ -1053,51 +1053,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdzian przed dopuszczeniem do wykonywania ćwiczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W02, KMiBM_W03, KMiBM_W05</w:t>
+        <w:t xml:space="preserve">KMiBM_W05, KMiBM_W02, KMiBM_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1273,51 +1273,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wykonywania zadań w trakcie realizacji ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U20, KMiBM_U12, KMiBM_U13</w:t>
+        <w:t xml:space="preserve">KMiBM_U12, KMiBM_U13, KMiBM_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1343,51 +1343,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wykonywania zadań w trakcie realizacji ćwiczeń laboratoryjnych, sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U12, KMiBM_U13, KMiBM_U20</w:t>
+        <w:t xml:space="preserve">KMiBM_U13, KMiBM_U20, KMiBM_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>