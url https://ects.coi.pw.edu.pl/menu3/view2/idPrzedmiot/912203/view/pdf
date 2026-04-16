--- v2 (2026-01-11)
+++ v3 (2026-04-16)
@@ -1272,401 +1272,401 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi obliczać częstości drgań swobodnych układów liniowych o wielu stopniach swobody bez tłumienia, określać postacie drgań własnych i budować rozwiązanie równań ruchu spełniające dowolne warunki początkowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi wyznaczać amplitudy drgań układów liniowych o wielu stopniach swobody przy wymuszeniach harmonicznych oraz analizować ich krzywe rezonansowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student zna zasadę działania i potrafi dobierać parametry dynamicznego eliminatora drgań.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi obliczać częstości drgań własnych, wyznaczać funkcje własne i budować rozwiązanie równania drgań swobodnych struny, pręta, wału i belki.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U7: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi analizować drgania wymuszone strun, prętów, wałów i belek przy wymuszeniu harmonicznym – siłowym i kinematycznym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U03, KMiBM_U01</w:t>
-      </w:r>
-[...348 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>