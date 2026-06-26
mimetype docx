--- v3 (2026-04-16)
+++ v4 (2026-06-26)
@@ -842,157 +842,297 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany na ćwiczeniach audytoryjnych i laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W03, KMiBM_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi budować modele układów drgających na potrzeby sformułowanych zadań.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne na ćwiczeniach, ocena prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W01, KMiBM_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi budować modele układów drgających na potrzeby sformułowanych zadań.</w:t>
+        <w:t xml:space="preserve">Student potrafi wyjaśnić zjawiska występujące w drganiach, takie jak rezonans, tłumienie drgań, wzbudzenie siłowe i kinematyczne, wzbudzenie parametryczne i samowzbudzenie oraz rozumie ich znaczenie w technice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi rozwiązywać równania drgań liniowych układów o wielu stopniach swobody i jednowymiarowych układów ciągłych oraz interpretować uzyskane rozwiązania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne na ćwiczeniach, ocena prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W01, KMiBM_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi wyjaśnić zjawiska występujące w drganiach, takie jak rezonans, tłumienie drgań, wzbudzenie siłowe i kinematyczne, wzbudzenie parametryczne i samowzbudzenie oraz rozumie ich znaczenie w technice.</w:t>
+        <w:t xml:space="preserve">Student rozumie istotę nieliniowości układów drgających oraz ich pochodzenie, zna podstawowe właściwości drgań nieliniowych i metody ich analizy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1003,216 +1143,216 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W01, KMiBM_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka  1150-MB000-ISP-0213_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi rozwiązywać równania drgań liniowych układów o wielu stopniach swobody i jednowymiarowych układów ciągłych oraz interpretować uzyskane rozwiązania.</w:t>
+        <w:t xml:space="preserve">Student potrafi wybrać odpowiedni model układu drgającego i zastosować właściwą metodę rozwiązania postawionego zadania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne na ćwiczeniach, ocena prac domowych.</w:t>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W03</w:t>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student rozumie istotę nieliniowości układów drgających oraz ich pochodzenie, zna podstawowe właściwości drgań nieliniowych i metody ich analizy.</w:t>
+        <w:t xml:space="preserve">Student potrafi ocenić prawidłowość uzyskanego wyniku pod względem ilościowym i jakościowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin</w:t>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W03</w:t>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka  1150-MB000-ISP-0213_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi wybrać odpowiedni model układu drgającego i zastosować właściwą metodę rozwiązania postawionego zadania.</w:t>
+        <w:t xml:space="preserve">Student potrafi obliczać częstości drgań swobodnych układów liniowych o wielu stopniach swobody bez tłumienia, określać postacie drgań własnych i budować rozwiązanie równań ruchu spełniające dowolne warunki początkowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1231,58 +1371,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi ocenić prawidłowość uzyskanego wyniku pod względem ilościowym i jakościowym.</w:t>
+        <w:t xml:space="preserve">Student potrafi wyznaczać amplitudy drgań układów liniowych o wielu stopniach swobody przy wymuszeniach harmonicznych oraz analizować ich krzywe rezonansowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1301,58 +1441,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi obliczać częstości drgań swobodnych układów liniowych o wielu stopniach swobody bez tłumienia, określać postacie drgań własnych i budować rozwiązanie równań ruchu spełniające dowolne warunki początkowe.</w:t>
+        <w:t xml:space="preserve">Student zna zasadę działania i potrafi dobierać parametry dynamicznego eliminatora drgań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1371,58 +1511,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi wyznaczać amplitudy drgań układów liniowych o wielu stopniach swobody przy wymuszeniach harmonicznych oraz analizować ich krzywe rezonansowe.</w:t>
+        <w:t xml:space="preserve">Student potrafi obliczać częstości drgań własnych, wyznaczać funkcje własne i budować rozwiązanie równania drgań swobodnych struny, pręta, wału i belki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1441,232 +1581,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna zasadę działania i potrafi dobierać parametry dynamicznego eliminatora drgań.</w:t>
+        <w:t xml:space="preserve">Student potrafi analizować drgania wymuszone strun, prętów, wałów i belek przy wymuszeniu harmonicznym – siłowym i kinematycznym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>