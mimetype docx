--- v4 (2026-06-26)
+++ v5 (2026-08-06)
@@ -842,51 +842,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany na ćwiczeniach audytoryjnych i laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W03, KMiBM_W01</w:t>
+        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1692,51 +1692,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z ćwiczeń laboratoryjnych, rozmowa sprawdzająca.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03</w:t>
+        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>