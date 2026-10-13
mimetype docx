--- v5 (2026-08-06)
+++ v6 (2026-10-13)
@@ -982,237 +982,307 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W03, KMiBM_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi rozwiązywać równania drgań liniowych układów o wielu stopniach swobody i jednowymiarowych układów ciągłych oraz interpretować uzyskane rozwiązania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne na ćwiczeniach, ocena prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W01, KMiBM_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi rozwiązywać równania drgań liniowych układów o wielu stopniach swobody i jednowymiarowych układów ciągłych oraz interpretować uzyskane rozwiązania.</w:t>
+        <w:t xml:space="preserve">Student rozumie istotę nieliniowości układów drgających oraz ich pochodzenie, zna podstawowe właściwości drgań nieliniowych i metody ich analizy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne na ćwiczeniach, ocena prac domowych.</w:t>
+        <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W01, KMiBM_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_W5: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka  1150-MB000-ISP-0213_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student rozumie istotę nieliniowości układów drgających oraz ich pochodzenie, zna podstawowe właściwości drgań nieliniowych i metody ich analizy.</w:t>
+        <w:t xml:space="preserve">Student potrafi wybrać odpowiedni model układu drgającego i zastosować właściwą metodę rozwiązania postawionego zadania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin</w:t>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W03</w:t>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka  1150-MB000-ISP-0213_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi wybrać odpowiedni model układu drgającego i zastosować właściwą metodę rozwiązania postawionego zadania.</w:t>
+        <w:t xml:space="preserve">Student potrafi ocenić prawidłowość uzyskanego wyniku pod względem ilościowym i jakościowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1231,58 +1301,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi ocenić prawidłowość uzyskanego wyniku pod względem ilościowym i jakościowym.</w:t>
+        <w:t xml:space="preserve">Student potrafi obliczać częstości drgań swobodnych układów liniowych o wielu stopniach swobody bez tłumienia, określać postacie drgań własnych i budować rozwiązanie równań ruchu spełniające dowolne warunki początkowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1301,58 +1371,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi obliczać częstości drgań swobodnych układów liniowych o wielu stopniach swobody bez tłumienia, określać postacie drgań własnych i budować rozwiązanie równań ruchu spełniające dowolne warunki początkowe.</w:t>
+        <w:t xml:space="preserve">Student potrafi wyznaczać amplitudy drgań układów liniowych o wielu stopniach swobody przy wymuszeniach harmonicznych oraz analizować ich krzywe rezonansowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1371,58 +1441,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi wyznaczać amplitudy drgań układów liniowych o wielu stopniach swobody przy wymuszeniach harmonicznych oraz analizować ich krzywe rezonansowe.</w:t>
+        <w:t xml:space="preserve">Student zna zasadę działania i potrafi dobierać parametry dynamicznego eliminatora drgań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1441,58 +1511,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna zasadę działania i potrafi dobierać parametry dynamicznego eliminatora drgań.</w:t>
+        <w:t xml:space="preserve">Student potrafi obliczać częstości drgań własnych, wyznaczać funkcje własne i budować rozwiązanie równania drgań swobodnych struny, pręta, wału i belki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1511,58 +1581,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U6: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi obliczać częstości drgań własnych, wyznaczać funkcje własne i budować rozwiązanie równania drgań swobodnych struny, pręta, wału i belki.</w:t>
+        <w:t xml:space="preserve">Student potrafi analizować drgania wymuszone strun, prętów, wałów i belek przy wymuszeniu harmonicznym – siłowym i kinematycznym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1581,162 +1651,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U7: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-ISP-0213_U8: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi analizować drgania wymuszone strun, prętów, wałów i belek przy wymuszeniu harmonicznym – siłowym i kinematycznym.</w:t>
+        <w:t xml:space="preserve">Student potrafi samodzielnie przeprowadzić prosty eksperyment z zakresu drgań mechanicznych, sporządzić sprawozdanie z przebiegu badań, ocenić i zinterpretować wyniki i zweryfikować je na drodze teoretycznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
+        <w:t xml:space="preserve">Sprawozdania z ćwiczeń laboratoryjnych, rozmowa sprawdzająca.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>